--- v0 (2026-06-25)
+++ v1 (2026-08-12)
@@ -18,106 +18,162 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 		<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 		<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
     <p:sldId id="267" r:id="rId13"/>
     <p:sldId id="268" r:id="rId14"/>
+    <p:sldId id="269" r:id="rId15"/>
+    <p:sldId id="270" r:id="rId16"/>
+    <p:sldId id="271" r:id="rId17"/>
+    <p:sldId id="272" r:id="rId18"/>
+    <p:sldId id="273" r:id="rId19"/>
+    <p:sldId id="274" r:id="rId20"/>
+    <p:sldId id="275" r:id="rId21"/>
+    <p:sldId id="276" r:id="rId22"/>
+    <p:sldId id="277" r:id="rId23"/>
+    <p:sldId id="278" r:id="rId24"/>
+    <p:sldId id="279" r:id="rId25"/>
+    <p:sldId id="280" r:id="rId26"/>
+    <p:sldId id="281" r:id="rId27"/>
+    <p:sldId id="282" r:id="rId28"/>
   </p:sldIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId15"/>
+    <p:notesMasterId r:id="rId29"/>
   </p:notesMasterIdLst>
-  <p:sldSz cx="9144000" cy="5143500"/>
-  <p:notesSz cx="5143500" cy="9144000"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:notesSz cx="6858000" cy="12192000"/>
   <p:defaultTextStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -209,51 +265,51 @@
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="136" d="100"/>
           <a:sy n="136" d="100"/>
         </p:scale>
         <p:origin x="216" y="312"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 		<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -602,54 +658,152 @@
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/>
 		</Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/>
+		</Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/>
+		</Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
+			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 			<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/>
 			<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/>
 		</Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -704,51 +858,51 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t/>
+              <a:t>DAPA-HF。ダパグリフロジン10mg vs プラセボ（標準治療に上乗せ）。HFrEF・n=4744・NEJM 2019。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -1098,50 +1252,578 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -1168,50 +1850,754 @@
               <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>21</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2118,9255 +3504,15821 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-26-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-26-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-27-1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="0B1530"/>
+          <a:srgbClr val="0A0F16"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="/Users/yt/Desktop/shodokukai-navi/assets/icons/image-1-2.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="cover_dapa_hf.jpg">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...1 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6126480" y="1005840"/>
-            <a:ext cx="3108960" cy="3108960"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...70 lines deleted...]
-              <a:t>      EVIDENCE DIGEST</a:t>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="566928"/>
+            <a:ext cx="10058400" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>PAPER CRUXY  ─  抄読会 DECK</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text 1"/>
-[...44 lines deleted...]
-              <a:t>  試験</a:t>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2103120"/>
+            <a:ext cx="10607040" cy="1737360"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="108000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>心不全に、</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4600" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...20 lines deleted...]
-          <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" marL="0">
               <a:lnSpc>
-                <a:spcPct val="110000"/>
+                <a:spcPct val="108000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1500" dirty="0">
-[...87 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="950" dirty="0"/>
+              <a:rPr lang="en-US" sz="4600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>“4本目の柱”を。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="4069080"/>
+            <a:ext cx="10789920" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>DAPA-HF  ─  ダパグリフロジンがHFrEFの予後を変えた4744例のRCT</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1700" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="5989320"/>
+            <a:ext cx="11338560" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>N Engl J Med 2019</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>      主要イベント </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>16.3%</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>  vs  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6B6B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>21.2%</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>      HR 0.74 ・ n=4744</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 10">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="0B1530"/>
-[...2159 lines deleted...]
-          <a:srgbClr val="0B1530"/>
+          <a:srgbClr val="0A0F16"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="/Users/yt/Desktop/shodokukai-navi/assets/icons/image-13-1.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="r_bg.jpg">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502920" y="502920"/>
-            <a:ext cx="457200" cy="457200"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1078992" y="566928"/>
-[...26 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>SECTION 02</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="548640" y="1554480"/>
-[...26 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1700" dirty="0"/>
+            <a:off x="566928" y="1828800"/>
+            <a:ext cx="4572000" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="15000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA">
+                    <a:alpha val="78000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>02</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="15000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="548640" y="2057400"/>
-[...29 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1700" dirty="0"/>
+            <a:off x="658368" y="3977640"/>
+            <a:ext cx="10972800" cy="731520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Results ─ 結果</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="548640" y="2743200"/>
-[...119 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+            <a:off x="676656" y="4709160"/>
+            <a:ext cx="10972800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ベースライン・主要・構成要素・症状・サブグループ・安全性</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 2">
+  <p:cSld name="Slide 11">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:srgbClr val="121A26"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...25 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 0" descr="/Users/yt/Desktop/shodokukai-navi/assets/icons/image-2-1.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="621792" y="502920"/>
-            <a:ext cx="310896" cy="310896"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>RESULTS  ─  BASELINE</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="4" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1252728" y="374904"/>
-[...78 lines deleted...]
-            <a:ext cx="3977640" cy="1783080"/>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>よく治療された、重症のHFrEF集団</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874520"/>
+            <a:ext cx="2651760" cy="1828800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 3590"/>
+              <a:gd name="adj" fmla="val 4500"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F3F5FA"/>
+            <a:srgbClr val="16283A"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="101600" dist="38100" dir="5400000">
-[...1 lines deleted...]
-                <a:alpha val="16000"/>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="731520" y="2148840"/>
+            <a:ext cx="2468880" cy="731520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>42%（＋新規3%）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="7" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="713232" y="1389888"/>
-[...133 lines deleted...]
-            <a:ext cx="3977640" cy="1783080"/>
+            <a:off x="731520" y="2971800"/>
+            <a:ext cx="2468880" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>糖尿病</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3502152" y="1874520"/>
+            <a:ext cx="2651760" cy="1828800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 3590"/>
+              <a:gd name="adj" fmla="val 4500"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FBF3F2"/>
+            <a:srgbClr val="16283A"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="101600" dist="38100" dir="5400000">
-[...1 lines deleted...]
-                <a:alpha val="16000"/>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3593592" y="2148840"/>
+            <a:ext cx="2468880" cy="731520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>41%</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="10" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4873752" y="1389888"/>
-[...133 lines deleted...]
-            <a:ext cx="8138160" cy="1325880"/>
+            <a:off x="3593592" y="2971800"/>
+            <a:ext cx="2468880" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>eGFR&lt;60</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6364224" y="1874520"/>
+            <a:ext cx="2651760" cy="1828800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 5517"/>
+              <a:gd name="adj" fmla="val 4500"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="12203F"/>
+            <a:srgbClr val="16283A"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="101600" dist="38100" dir="5400000">
-[...1 lines deleted...]
-                <a:alpha val="16000"/>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6455664" y="2148840"/>
+            <a:ext cx="2468880" cy="731520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>約2/3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="13" name="Text 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="731520" y="3419856"/>
-[...51 lines deleted...]
-            <a:pPr indent="0" marL="0">
+            <a:off x="6455664" y="2971800"/>
+            <a:ext cx="2468880" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>NYHA II</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9226296" y="1874520"/>
+            <a:ext cx="2651760" cy="1828800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="16283A"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9317736" y="2148840"/>
+            <a:ext cx="2468880" cy="731520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>GDMTが高率</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9317736" y="2971800"/>
+            <a:ext cx="2468880" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>背景治療</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Shape 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3977640"/>
+            <a:ext cx="10881360" cy="1645920"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 5000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="4206240"/>
+            <a:ext cx="10149840" cy="1280160"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:buNone/>
-[...51 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="850" dirty="0"/>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>4割超に糖尿病、4割にeGFR&lt;60。実臨床の「重い」HFrEFを反映</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ACEi/ARB/ARNI・β遮断薬・MRAが高率＝「すでに手を尽くした」上での上乗せ効果を見ている</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>背景が揃い、かつ十分に治療された集団での「上乗せ」であることが重要。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 3">
+  <p:cSld name="Slide 12">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:srgbClr val="121A26"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...25 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 0" descr="/Users/yt/Desktop/shodokukai-navi/assets/icons/image-3-1.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="621792" y="502920"/>
-            <a:ext cx="310896" cy="310896"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>RESULTS  ─  PRIMARY OUTCOME</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="4" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1252728" y="374904"/>
-[...78 lines deleted...]
-            <a:ext cx="3977640" cy="914400"/>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ダパグリフロジンで、主要イベントが減った</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874520"/>
+            <a:ext cx="3977640" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 7000"/>
+              <a:gd name="adj" fmla="val 3600"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F3F5FA"/>
+            <a:srgbClr val="1E2C3B"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="101600" dist="38100" dir="5400000">
-[...1 lines deleted...]
-                <a:alpha val="16000"/>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="2103120"/>
+            <a:ext cx="3383280" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ダパグリフロジン</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="7" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="704088" y="1353312"/>
-[...26 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+            <a:off x="914400" y="2487168"/>
+            <a:ext cx="3474720" cy="960120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="5000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>16.3%</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="704088" y="1645920"/>
-[...29 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+            <a:off x="960120" y="3566160"/>
+            <a:ext cx="3383280" cy="411480"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HF悪化 or 心血管死 ・ 386/2373</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Shape 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4663440" y="1234440"/>
-            <a:ext cx="3977640" cy="914400"/>
+            <a:off x="4754880" y="1874520"/>
+            <a:ext cx="3977640" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 7000"/>
+              <a:gd name="adj" fmla="val 3600"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F3F5FA"/>
+            <a:srgbClr val="1E2C3B"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="101600" dist="38100" dir="5400000">
-[...1 lines deleted...]
-                <a:alpha val="16000"/>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4864608" y="1353312"/>
-[...26 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+            <a:off x="5074920" y="2103120"/>
+            <a:ext cx="3383280" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6B6B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>プラセボ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4864608" y="1645920"/>
-[...42 lines deleted...]
-            <a:ext cx="3977640" cy="914400"/>
+            <a:off x="5029200" y="2487168"/>
+            <a:ext cx="3474720" cy="960120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="5000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6B6B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>21.2%</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5074920" y="3566160"/>
+            <a:ext cx="3383280" cy="411480"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HF悪化 or 心血管死 ・ 502/2371</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8915400" y="1874520"/>
+            <a:ext cx="2606040" cy="2286000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 7000"/>
+              <a:gd name="adj" fmla="val 3600"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F3F5FA"/>
+            <a:srgbClr val="16283A"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="101600" dist="38100" dir="5400000">
-[...1 lines deleted...]
-                <a:alpha val="16000"/>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Text 10"/>
-[...37 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="14" name="Text 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="704088" y="2724912"/>
-[...42 lines deleted...]
-            <a:ext cx="3977640" cy="914400"/>
+            <a:off x="8915400" y="2121408"/>
+            <a:ext cx="2606040" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>NNT</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8915400" y="2487168"/>
+            <a:ext cx="2606040" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>21</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8915400" y="3520440"/>
+            <a:ext cx="2606040" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>18.2カ月あたり</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Shape 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4389120"/>
+            <a:ext cx="10881360" cy="1234440"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 7000"/>
+              <a:gd name="adj" fmla="val 6667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F3F5FA"/>
+            <a:srgbClr val="16222F"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="101600" dist="38100" dir="5400000">
-[...1 lines deleted...]
-                <a:alpha val="16000"/>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Text 13"/>
-[...72 lines deleted...]
-              <a:t>心不全悪化＋CV死の複合／副次: CV死/全死亡/症状</a:t>
+          <p:cNvPr id="18" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4389120"/>
+            <a:ext cx="10332720" cy="1234440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ハザード比 </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>0.74</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>  (95%CI 0.65-0.85)      </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1900" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>P&lt;0.001</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>      ─ 相対リスク約26%減</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1900" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>既存のベスト治療に上乗せして、主要複合を約26%低減した。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
-          </a:p>
-[...373 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="850" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 4">
+  <p:cSld name="Slide 13">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:srgbClr val="121A26"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...25 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 0" descr="/Users/yt/Desktop/shodokukai-navi/assets/icons/image-4-1.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="621792" y="502920"/>
-            <a:ext cx="310896" cy="310896"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>RESULTS  ─  COMPONENTS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="4" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1252728" y="374904"/>
-[...78 lines deleted...]
-            <a:ext cx="1945386" cy="1508760"/>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HF悪化も、心血管死も、全死亡も低下</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874520"/>
+            <a:ext cx="3538728" cy="3017520"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 4242"/>
+              <a:gd name="adj" fmla="val 2727"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F3F5FA"/>
+            <a:srgbClr val="1E2C3B"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="101600" dist="38100" dir="5400000">
-[...1 lines deleted...]
-                <a:alpha val="16000"/>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2148840"/>
+            <a:ext cx="3264408" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HF悪化</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1700" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="7" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="548640" y="1481328"/>
-            <a:ext cx="1853946" cy="640080"/>
+            <a:off x="731520" y="2651760"/>
+            <a:ext cx="3355848" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3100" dirty="0">
-[...9 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3100" dirty="0"/>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>10.0% vs 13.7%</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="548640" y="2212848"/>
-            <a:ext cx="1853946" cy="365760"/>
+            <a:off x="777240" y="3108960"/>
+            <a:ext cx="3264408" cy="822960"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1150" dirty="0">
-[...22 lines deleted...]
-            <a:ext cx="1945386" cy="1508760"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HR 0.70</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="731520" y="3977640"/>
+            <a:ext cx="3355848" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>(0.59-0.83)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4443984" y="1874520"/>
+            <a:ext cx="3538728" cy="3017520"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 4242"/>
+              <a:gd name="adj" fmla="val 2727"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F3F5FA"/>
+            <a:srgbClr val="1E2C3B"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="101600" dist="38100" dir="5400000">
-[...1 lines deleted...]
-                <a:alpha val="16000"/>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Text 7"/>
-[...6 lines deleted...]
-            <a:ext cx="1853946" cy="640080"/>
+          <p:cNvPr id="11" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4581144" y="2148840"/>
+            <a:ext cx="3264408" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3100" dirty="0">
-[...22 lines deleted...]
-            <a:ext cx="1853946" cy="365760"/>
+              <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>心血管死</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1700" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4535424" y="2651760"/>
+            <a:ext cx="3355848" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1150" dirty="0">
-[...22 lines deleted...]
-            <a:ext cx="1945386" cy="1508760"/>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>9.6% vs 11.5%</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4581144" y="3108960"/>
+            <a:ext cx="3264408" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HR 0.82</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4535424" y="3977640"/>
+            <a:ext cx="3355848" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>(0.69-0.98)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8247888" y="1874520"/>
+            <a:ext cx="3538728" cy="3017520"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 4242"/>
+              <a:gd name="adj" fmla="val 2727"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F3F5FA"/>
+            <a:srgbClr val="1E2C3B"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="101600" dist="38100" dir="5400000">
-[...1 lines deleted...]
-                <a:alpha val="16000"/>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Text 10"/>
-[...6 lines deleted...]
-            <a:ext cx="1853946" cy="640080"/>
+          <p:cNvPr id="16" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8385048" y="2148840"/>
+            <a:ext cx="3264408" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3100" dirty="0">
-[...22 lines deleted...]
-            <a:ext cx="1853946" cy="365760"/>
+              <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>全死亡</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1700" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8339328" y="2651760"/>
+            <a:ext cx="3355848" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1150" dirty="0">
-[...56 lines deleted...]
-            <a:ext cx="1853946" cy="640080"/>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>─</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8385048" y="3108960"/>
+            <a:ext cx="3264408" cy="822960"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3100" dirty="0">
-[...22 lines deleted...]
-            <a:ext cx="1853946" cy="365760"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HR 0.83</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8339328" y="3977640"/>
+            <a:ext cx="3355848" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1150" dirty="0">
-[...148 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="850" dirty="0"/>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>(0.71-0.97)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>複合だけでなく、その中身も、全死亡も一貫して改善。1要素頼みではない。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 5">
+  <p:cSld name="Slide 14">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:srgbClr val="121A26"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...25 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 0" descr="/Users/yt/Desktop/shodokukai-navi/assets/icons/image-5-1.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="621792" y="502920"/>
-            <a:ext cx="310896" cy="310896"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>RESULTS  ─  SYMPTOMS (KCCQ)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="4" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1252728" y="374904"/>
-[...81 lines deleted...]
-            <a:avLst/>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>症状も、はっきり改善した</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874520"/>
+            <a:ext cx="5349240" cy="3749040"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2195"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0E8C7F"/>
+            <a:srgbClr val="16283A"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
-[...271 lines deleted...]
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="101600" dist="38100" dir="5400000">
-[...1 lines deleted...]
-                <a:alpha val="16000"/>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="2194560"/>
+            <a:ext cx="603504" cy="603504"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="4FE0A8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Image 1" descr="/Users/yt/Desktop/shodokukai-navi/assets/icons/image-6-3.png">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 1" descr="ic_check.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5074920" y="1664208"/>
+            <a:off x="1123066" y="2357506"/>
+            <a:ext cx="277612" cy="277612"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1783080" y="2240280"/>
+            <a:ext cx="3931920" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>5点以上の改善</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="3017520"/>
+            <a:ext cx="4937760" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>58.3% vs 50.9%</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="3977640"/>
+            <a:ext cx="4937760" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>OR 1.15 (1.08-1.23)・症状が良くなった人が多い</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1874520"/>
+            <a:ext cx="5349240" cy="3749040"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2195"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="2194560"/>
             <a:ext cx="603504" cy="603504"/>
           </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="8FB0D6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Image 2" descr="ic_guide.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6655186" y="2357506"/>
+            <a:ext cx="277612" cy="277612"/>
+          </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Text 12"/>
-[...30 lines deleted...]
-              <a:t>ハザード比</a:t>
+          <p:cNvPr id="14" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7315200" y="2240280"/>
+            <a:ext cx="3931920" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>5点以上の悪化</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="3017520"/>
+            <a:ext cx="4937760" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>25.3% vs 32.9%</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="3977640"/>
+            <a:ext cx="4937760" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>OR 0.84 (0.78-0.90)・悪化した人が少ない</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
           </a:p>
-          <a:p>
-[...170 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="850" dirty="0"/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>KCCQ（症状スコア）＝予後だけでなく「日々の調子」も改善した。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 6">
+  <p:cSld name="Slide 15">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:srgbClr val="121A26"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...25 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 0" descr="/Users/yt/Desktop/shodokukai-navi/assets/icons/image-6-1.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="621792" y="502920"/>
-            <a:ext cx="310896" cy="310896"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>RESULTS  ─  SUBGROUPS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="4" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1252728" y="374904"/>
-[...78 lines deleted...]
-            <a:ext cx="8138160" cy="603504"/>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>効果は、どの集団でも一貫している</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874520"/>
+            <a:ext cx="3538728" cy="1234440"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 10606"/>
+              <a:gd name="adj" fmla="val 6667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F6F8FC"/>
+            <a:srgbClr val="1E2C3B"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="101600" dist="38100" dir="5400000">
-[...1 lines deleted...]
-                <a:alpha val="16000"/>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
-      <p:pic>
-[...110 lines deleted...]
-            <a:ext cx="1554480" cy="420624"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1874520"/>
+            <a:ext cx="1946300" cy="1234440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>糖尿病あり</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2409444" y="1874520"/>
+            <a:ext cx="1409548" cy="1234440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1150" b="1" dirty="0">
-[...22 lines deleted...]
-            <a:ext cx="8138160" cy="603504"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HR 0.75</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4443984" y="1874520"/>
+            <a:ext cx="3538728" cy="1234440"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 10606"/>
+              <a:gd name="adj" fmla="val 6667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F6F8FC"/>
+            <a:srgbClr val="1E2C3B"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="101600" dist="38100" dir="5400000">
-[...1 lines deleted...]
-                <a:alpha val="16000"/>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
-      <p:pic>
-[...110 lines deleted...]
-            <a:ext cx="1554480" cy="420624"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4672584" y="1874520"/>
+            <a:ext cx="1946300" cy="1234440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>糖尿病なし</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6213348" y="1874520"/>
+            <a:ext cx="1409548" cy="1234440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1150" b="1" dirty="0">
-[...22 lines deleted...]
-            <a:ext cx="8138160" cy="603504"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HR 0.73</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8247888" y="1874520"/>
+            <a:ext cx="3538728" cy="1234440"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 10606"/>
+              <a:gd name="adj" fmla="val 6667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F6F8FC"/>
+            <a:srgbClr val="1E2C3B"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="101600" dist="38100" dir="5400000">
-[...1 lines deleted...]
-                <a:alpha val="16000"/>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
-      <p:pic>
-[...110 lines deleted...]
-            <a:ext cx="1554480" cy="420624"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8476488" y="1874520"/>
+            <a:ext cx="1946300" cy="1234440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>虚血性</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10017252" y="1874520"/>
+            <a:ext cx="1409548" cy="1234440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1150" b="1" dirty="0">
-[...22 lines deleted...]
-            <a:ext cx="8138160" cy="603504"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HR 0.77</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3337560"/>
+            <a:ext cx="3538728" cy="1234440"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 10606"/>
+              <a:gd name="adj" fmla="val 6667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F6F8FC"/>
+            <a:srgbClr val="1E2C3B"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="101600" dist="38100" dir="5400000">
-[...1 lines deleted...]
-                <a:alpha val="16000"/>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
-      <p:pic>
-[...110 lines deleted...]
-            <a:ext cx="1554480" cy="420624"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="3337560"/>
+            <a:ext cx="1946300" cy="1234440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>非虚血性</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2409444" y="3337560"/>
+            <a:ext cx="1409548" cy="1234440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1150" b="1" dirty="0">
-[...87 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="850" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HR 0.71</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Shape 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4443984" y="3337560"/>
+            <a:ext cx="3538728" cy="1234440"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 6667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4672584" y="3337560"/>
+            <a:ext cx="1946300" cy="1234440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>eGFR&lt;60</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6213348" y="3337560"/>
+            <a:ext cx="1409548" cy="1234440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HR 0.71</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8247888" y="3337560"/>
+            <a:ext cx="3538728" cy="1234440"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 6667"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8476488" y="3337560"/>
+            <a:ext cx="1946300" cy="1234440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>eGFR≥60</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10017252" y="3337560"/>
+            <a:ext cx="1409548" cy="1234440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HR 0.77</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>糖尿病の有無・虚血/非虚血・腎機能・年齢/性/EF/NT-proBNP、いずれも一貫（交互作用なし）。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 7">
+  <p:cSld name="Slide 16">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="0B1530"/>
+          <a:srgbClr val="121A26"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...25 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 0" descr="/Users/yt/Desktop/shodokukai-navi/assets/icons/image-7-1.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="621792" y="502920"/>
-            <a:ext cx="310896" cy="310896"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>RESULTS  ─  RENAL &amp; SAFETY</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="4" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1252728" y="374904"/>
-[...78 lines deleted...]
-            <a:ext cx="5029200" cy="3017520"/>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>腎機能の低下は緩やか、安全性の懸念は増えず</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874520"/>
+            <a:ext cx="5349240" cy="3749040"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 2121"/>
+              <a:gd name="adj" fmla="val 2195"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1B2C52"/>
+            <a:srgbClr val="16283A"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="101600" dist="38100" dir="5400000">
-[...1 lines deleted...]
-                <a:alpha val="16000"/>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Text 4"/>
-[...249 lines deleted...]
-            <a:ext cx="2926080" cy="3017520"/>
+          <p:cNvPr id="6" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="2194560"/>
+            <a:ext cx="603504" cy="603504"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="4FE0A8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Image 1" descr="ic_gauge.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1123066" y="2357506"/>
+            <a:ext cx="277612" cy="277612"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1783080" y="2240280"/>
+            <a:ext cx="3931920" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>eGFRの低下が緩徐</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="3017520"/>
+            <a:ext cx="4937760" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>-1.09 vs -2.85</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="3931920"/>
+            <a:ext cx="4937760" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>mL/min/1.73m² 年・ダパ群で低下が緩やか(P&lt;0.001)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1874520"/>
+            <a:ext cx="5349240" cy="3749040"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
-              <a:gd name="adj" fmla="val 2188"/>
+              <a:gd name="adj" fmla="val 2195"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1E2A44"/>
+            <a:srgbClr val="1E2C3B"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="101600" dist="38100" dir="5400000">
-[...1 lines deleted...]
-                <a:alpha val="16000"/>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Text 11"/>
-[...57 lines deleted...]
-            <a:pPr indent="0" marL="0">
+          <p:cNvPr id="12" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="2194560"/>
+            <a:ext cx="603504" cy="603504"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="8FB0D6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Image 2" descr="ic_warn.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6655186" y="2357506"/>
+            <a:ext cx="277612" cy="277612"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7315200" y="2240280"/>
+            <a:ext cx="3931920" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>安全性</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="3017520"/>
+            <a:ext cx="4434840" cy="2377440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
               <a:lnSpc>
-                <a:spcPct val="120000"/>
+                <a:spcPct val="110000"/>
               </a:lnSpc>
-              <a:buNone/>
-[...51 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="850" dirty="0"/>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>体液減少・腎有害事象・重症低血糖に有意な増加なし</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>DKAはまれ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>中止率はプラセボと同等（10.5% vs 10.9%）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>効くだけでなく、腎機能にもむしろ有利で、忍容性も良好だった。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 8">
+  <p:cSld name="Slide 17">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="0B1530"/>
+          <a:srgbClr val="0A0F16"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...25 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 0" descr="/Users/yt/Desktop/shodokukai-navi/assets/icons/image-8-1.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="d_bg.jpg">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="621792" y="502920"/>
-            <a:ext cx="310896" cy="310896"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>SECTION 03</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="4" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1252728" y="374904"/>
-[...26 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1050" dirty="0"/>
+            <a:off x="566928" y="1828800"/>
+            <a:ext cx="4572000" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="15000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA">
+                    <a:alpha val="78000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>03</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="15000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1216152" y="603504"/>
-[...485 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="850" dirty="0"/>
+            <a:off x="658368" y="3977640"/>
+            <a:ext cx="10972800" cy="731520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Discussion ─ 考察</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="676656" y="4709160"/>
+            <a:ext cx="10972800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>なぜ効くか・糖尿病非依存・4本柱・後続</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 9">
+  <p:cSld name="Slide 18">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:srgbClr val="121A26"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...25 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 0" descr="/Users/yt/Desktop/shodokukai-navi/assets/icons/image-9-1.png">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="621792" y="502920"/>
-            <a:ext cx="310896" cy="310896"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>DISCUSSION  ─  MECHANISM</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="4" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1252728" y="374904"/>
-[...81 lines deleted...]
-            <a:avLst/>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>効果は、血糖降下だけでは説明できない</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874520"/>
+            <a:ext cx="10881360" cy="1554480"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 5294"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0A6B61"/>
+            <a:srgbClr val="16283A"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="333333"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
-        </p:spPr>
-[...168 lines deleted...]
-          <a:prstGeom prst="rect">
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="2148840"/>
+            <a:ext cx="603504" cy="603504"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="EAF6F4"/>
+            <a:srgbClr val="13202F"/>
           </a:solidFill>
-          <a:ln w="6350">
+          <a:ln w="15875">
             <a:solidFill>
-              <a:srgbClr val="E2E6EF"/>
+              <a:srgbClr val="FFC46B"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
-      <p:sp>
-[...167 lines deleted...]
-            <a:avLst/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Image 1" descr="ic_gauge.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1123066" y="2311786"/>
+            <a:ext cx="277612" cy="277612"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1783080" y="2148840"/>
+            <a:ext cx="9509760" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>糖尿病の有無を問わず効く＝血糖以外の機序が主役</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1783080" y="2651760"/>
+            <a:ext cx="9509760" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>利尿・ナトリウム利尿、心筋のエネルギー代謝、前後負荷の軽減などが候補。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3611880"/>
+            <a:ext cx="10881360" cy="2011680"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4091"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F6F8FC"/>
+            <a:srgbClr val="1E2C3B"/>
           </a:solidFill>
-          <a:ln w="6350">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="E2E6EF"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
-        </p:spPr>
-[...169 lines deleted...]
-            <a:avLst/>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3840480"/>
+            <a:ext cx="5486400" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" spc="100" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ただし、機序は完全には解明されていない</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4343400"/>
+            <a:ext cx="10332720" cy="1188720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>単一の説明ではなく、複数の経路が合わさって効いていると考えられている</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>DAPA-HFは「SGLT2阻害薬＝心不全そのものの治療薬」という見方を確立した最初の大規模試験</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>「糖尿病薬が心不全に効いた」ではなく、「心不全薬だった」。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 19">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="121A26"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>DISCUSSION  ─  BEYOND DIABETES</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>“糖尿病薬”という枠が外れた</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1920240"/>
+            <a:ext cx="5349240" cy="3108960"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2647"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFFFF"/>
+            <a:srgbClr val="16283A"/>
           </a:solidFill>
-          <a:ln w="6350">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="E2E6EF"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
-        </p:spPr>
-[...169 lines deleted...]
-            <a:avLst/>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="2194560"/>
+            <a:ext cx="4754880" cy="411480"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>糖尿病なしでも</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2743200"/>
+            <a:ext cx="5120640" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="5200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HR 0.73</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="5200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="3840480"/>
+            <a:ext cx="5120640" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>(95%CI 0.60-0.88)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1920240"/>
+            <a:ext cx="5349240" cy="3108960"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2647"/>
+            </a:avLst>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F6F8FC"/>
+            <a:srgbClr val="1E2C3B"/>
           </a:solidFill>
-          <a:ln w="6350">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="E2E6EF"/>
+              <a:srgbClr val="3B4B5E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
-        </p:spPr>
-[...22 lines deleted...]
-            <a:pPr indent="0" marL="0">
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="2194560"/>
+            <a:ext cx="4572000" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" spc="100" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>意味すること</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="2743200"/>
+            <a:ext cx="4480560" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>糖尿病の有無で効果が変わらない</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>＝血糖ではなく「心不全」に効いている</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>SGLT2阻害薬を心不全薬として位置づけ直す転換点</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>この一点が、心不全治療にSGLT2阻害薬を組み込む根拠になった。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="121A26"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>BACKGROUND</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>“糖尿病の薬”は、心不全に効くのか</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1783080"/>
+            <a:ext cx="10881360" cy="1298448"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 6338"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2039112"/>
+            <a:ext cx="822960" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8FB0D6"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1920240" y="1783080"/>
+            <a:ext cx="9326880" cy="1298448"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="112000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>SGLT2阻害薬は当初、2型糖尿病の血糖降下薬として登場した。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3246120"/>
+            <a:ext cx="10881360" cy="1298448"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 6338"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3502152"/>
+            <a:ext cx="822960" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1920240" y="3246120"/>
+            <a:ext cx="9326880" cy="1298448"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="112000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>EMPA-REG・CANVASで、糖尿病患者の心血管死・心不全入院が減ることが分かった。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4709160"/>
+            <a:ext cx="10881360" cy="1298448"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 6338"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4965192"/>
+            <a:ext cx="822960" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1920240" y="4709160"/>
+            <a:ext cx="9326880" cy="1298448"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="112000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>では糖尿病の有無を問わず、心不全そのものに効くのか。ここが未解決だった。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>血糖ではなく「心不全」への効果を、糖尿病の有無を問わず検証する必要があった。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 20">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="121A26"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>DISCUSSION  ─  FOUR PILLARS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HFrEF治療の“4本目の柱”に</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1920240"/>
+            <a:ext cx="2624328" cy="2468880"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3333"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2148840"/>
+            <a:ext cx="2624328" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="731520" y="3108960"/>
+            <a:ext cx="2441448" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ARNI /</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ACEi・ARB</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3529584" y="1920240"/>
+            <a:ext cx="2624328" cy="2468880"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3333"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3529584" y="2148840"/>
+            <a:ext cx="2624328" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3621024" y="3108960"/>
+            <a:ext cx="2441448" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>β遮断薬</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6419088" y="1920240"/>
+            <a:ext cx="2624328" cy="2468880"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3333"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6419088" y="2148840"/>
+            <a:ext cx="2624328" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6510528" y="3108960"/>
+            <a:ext cx="2441448" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>MRA</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9308592" y="1920240"/>
+            <a:ext cx="2624328" cy="2468880"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3333"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="163427"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9308592" y="2148840"/>
+            <a:ext cx="2624328" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9400032" y="3108960"/>
+            <a:ext cx="2441448" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>SGLT2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>阻害薬</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Shape 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4617720"/>
+            <a:ext cx="10881360" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8182"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="16222F"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4617720"/>
+            <a:ext cx="10332720" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>4本柱は順番に足すより、できるだけ早く・並行して立てる方向へ。SGLT2阻害薬はその一角に加わった。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1350" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>順番待ちにせず、4本を早期に揃えるのが、いまのHFrEF標準。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 21">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="121A26"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>DISCUSSION  ─  WHAT FOLLOWED</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>その後、対象はさらに広がった</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1965960"/>
+            <a:ext cx="10881360" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 5143"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2221992"/>
+            <a:ext cx="10058400" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>EMPEROR-Reduced</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2743200"/>
+            <a:ext cx="10058400" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="112000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>別のSGLT2阻害薬（エンパグリフロジン）でも、HFrEFで同方向の有益性が確認された。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1350" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3749040"/>
+            <a:ext cx="10881360" cy="1600200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 5143"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4005072"/>
+            <a:ext cx="10058400" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>DELIVER / EMPEROR-Preserved</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4526280"/>
+            <a:ext cx="10058400" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="112000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>LVEFが保たれた心不全（HFpEF・mildly reduced）でも有益性が示され、適応が広がった。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1350" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>DAPA-HFを起点に、SGLT2阻害薬は心不全全体へと適応を広げていった。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 22">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0A0F16"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="l_bg.jpg">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>SECTION 04</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566928" y="1828800"/>
+            <a:ext cx="4572000" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="15000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA">
+                    <a:alpha val="78000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>04</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="15000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="3977640"/>
+            <a:ext cx="10972800" cy="731520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Limitations ─ 限界</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="676656" y="4709160"/>
+            <a:ext cx="10972800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>この試験を読むときの前提と弱点</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 23">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="121A26"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>LIMITATIONS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>読むときに置いておく、6つの前提</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1783080"/>
+            <a:ext cx="3538728" cy="1691640"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4865"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="896112" y="2057400"/>
+            <a:ext cx="512064" cy="512064"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FFC46B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Image 1" descr="ic_warn.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1034369" y="2195657"/>
+            <a:ext cx="235549" cy="235549"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1554480" y="2093976"/>
+            <a:ext cx="2441448" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1450" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>集団の多様性</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1450" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2697480"/>
+            <a:ext cx="2990088" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="112000"/>
+              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1150" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="12203F"/>
-[...5 lines deleted...]
-              <a:t>DAPA-CKD</a:t>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>人種・地域の多様性が限定的で、一般化には注意。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1150" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Text 25"/>
-[...18 lines deleted...]
-            <a:pPr indent="0" marL="0">
+          <p:cNvPr id="10" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4443984" y="1783080"/>
+            <a:ext cx="3538728" cy="1691640"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4865"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4700016" y="2057400"/>
+            <a:ext cx="512064" cy="512064"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FFC46B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 2" descr="ic_warn.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4838273" y="2195657"/>
+            <a:ext cx="235549" cy="235549"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5358384" y="2093976"/>
+            <a:ext cx="2441448" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1450" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>対象はHFrEF</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1450" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4718304" y="2697480"/>
+            <a:ext cx="2990088" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="112000"/>
+              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1150" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="12203F"/>
-[...5 lines deleted...]
-              <a:t>CKD・ダパ（腎アウトカム）</a:t>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>LVEF≤40%が対象。この試験だけではHFpEFには言えない（後続で補完）。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1150" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Text 26"/>
-[...18 lines deleted...]
-            <a:pPr indent="0" marL="0">
+          <p:cNvPr id="15" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8247888" y="1783080"/>
+            <a:ext cx="3538728" cy="1691640"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4865"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8503920" y="2057400"/>
+            <a:ext cx="512064" cy="512064"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FFC46B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 3" descr="ic_warn.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8642177" y="2195657"/>
+            <a:ext cx="235549" cy="235549"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9162288" y="2093976"/>
+            <a:ext cx="2441448" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1450" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>機序が未解明</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1450" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8522208" y="2697480"/>
+            <a:ext cx="2990088" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="112000"/>
+              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1150" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="12203F"/>
-[...5 lines deleted...]
-              <a:t>腎・死亡を改善</a:t>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>なぜ効くかは完全には分かっていない。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1150" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Text 27"/>
-[...18 lines deleted...]
-            <a:pPr indent="0" marL="0">
+          <p:cNvPr id="20" name="Shape 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3703320"/>
+            <a:ext cx="3538728" cy="1691640"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4865"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="896112" y="3977640"/>
+            <a:ext cx="512064" cy="512064"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FFC46B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 4" descr="ic_warn.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1034369" y="4115897"/>
+            <a:ext cx="235549" cy="235549"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1554480" y="4014216"/>
+            <a:ext cx="2441448" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1450" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>背景治療の時代性</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1450" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4617720"/>
+            <a:ext cx="2990088" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="112000"/>
+              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1150" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="12203F"/>
-[...5 lines deleted...]
-              <a:t>腎保護を補完</a:t>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>当時のGDMTが背景。ARNIの使用率などは今と異なりうる。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1150" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Text 28"/>
-[...30 lines deleted...]
-              <a:t>DAPA-HFがSGLT2阻害薬をHFrEFの柱に据え、EMPEROR-Rが効果を補強した</a:t>
+          <p:cNvPr id="25" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4443984" y="3703320"/>
+            <a:ext cx="3538728" cy="1691640"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4865"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4700016" y="3977640"/>
+            <a:ext cx="512064" cy="512064"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FFC46B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Image 5" descr="ic_warn.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4838273" y="4115897"/>
+            <a:ext cx="235549" cy="235549"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5358384" y="4014216"/>
+            <a:ext cx="2441448" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1450" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>イベント駆動</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1450" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4718304" y="4617720"/>
+            <a:ext cx="2990088" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="112000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1150" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>必要イベント数に達した時点で終了。長期の効果は別途。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1150" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Text 29"/>
-[...32 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="850" dirty="0"/>
+          <p:cNvPr id="30" name="Shape 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8247888" y="3703320"/>
+            <a:ext cx="3538728" cy="1691640"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4865"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Shape 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8503920" y="3977640"/>
+            <a:ext cx="512064" cy="512064"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FFC46B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32" name="Image 6" descr="ic_warn.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8642177" y="4115897"/>
+            <a:ext cx="235549" cy="235549"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Text 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9162288" y="4014216"/>
+            <a:ext cx="2441448" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1450" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>選択基準</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1450" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Text 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8522208" y="4617720"/>
+            <a:ext cx="2990088" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="112000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1150" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>NT-proBNP上昇を要件とし、比較的重症を選んでいる。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1150" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Text 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>結論（HFrEFにSGLT2i）は堅いが、これらの前提を踏まえて適用する。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 24">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="121A26"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>CLINICAL</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HFrEFには、糖尿病の有無を問わず</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874520"/>
+            <a:ext cx="10881360" cy="1298448"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 6338"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="932688" y="2203704"/>
+            <a:ext cx="640080" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="4FE0A8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Image 1" descr="ic_check.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1105510" y="2376526"/>
+            <a:ext cx="294437" cy="294437"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1783080" y="2093976"/>
+            <a:ext cx="9509760" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>SGLT2阻害薬を4本柱の1つに</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1700" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1783080" y="2569464"/>
+            <a:ext cx="9509760" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HFrEFなら、糖尿病がなくてもダパグリフロジン10mgを導入する。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3337560"/>
+            <a:ext cx="10881360" cy="1298448"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 6338"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="932688" y="3666744"/>
+            <a:ext cx="640080" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="4FE0A8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 2" descr="ic_heart.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1105510" y="3839566"/>
+            <a:ext cx="294437" cy="294437"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1783080" y="3557016"/>
+            <a:ext cx="9509760" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>早期・並行で立てる</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1700" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1783080" y="4032504"/>
+            <a:ext cx="9509760" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>4本柱を順番待ちにせず、できるだけ早く揃える。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4800600"/>
+            <a:ext cx="10881360" cy="1298448"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 6338"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="932688" y="5129784"/>
+            <a:ext cx="640080" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FFC46B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 3" descr="ic_warn.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1105510" y="5302606"/>
+            <a:ext cx="294437" cy="294437"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1783080" y="5020056"/>
+            <a:ext cx="9509760" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>導入時は体液・腎に注意</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1700" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1783080" y="5495544"/>
+            <a:ext cx="9509760" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>脱水・eGFR低下に留意。忍容性は概ね良好。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>「糖尿病がある人だけ」ではない。HFrEFそのものへの標準治療。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 25">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="121A26"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>CHECK</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HFrEFへのSGLT2阻害薬の立ち位置は？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1965960"/>
+            <a:ext cx="7040880" cy="960120"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8571"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2240280"/>
+            <a:ext cx="420624" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2240280"/>
+            <a:ext cx="420624" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="1965960"/>
+            <a:ext cx="5943600" cy="960120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>糖尿病を合併する人にだけ使う</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3063240"/>
+            <a:ext cx="7040880" cy="960120"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8571"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="163427"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3337560"/>
+            <a:ext cx="420624" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="4FE0A8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3337560"/>
+            <a:ext cx="420624" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>b</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="3063240"/>
+            <a:ext cx="5943600" cy="960120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>糖尿病の有無を問わず、4本柱の1つとして使う</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6903720" y="3063240"/>
+            <a:ext cx="685800" cy="960120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>正解</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4160520"/>
+            <a:ext cx="7040880" cy="960120"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8571"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4434840"/>
+            <a:ext cx="420624" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4434840"/>
+            <a:ext cx="420624" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>c</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="4160520"/>
+            <a:ext cx="5943600" cy="960120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>他の3剤が効かないときの最後の手段</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7955280" y="1965960"/>
+            <a:ext cx="3566160" cy="3246120"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2535"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="16283A"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8229600" y="2240280"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="4FE0A8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20" name="Image 1" descr="ic_check.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8382671" y="2393351"/>
+            <a:ext cx="260787" cy="260787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8961120" y="2286000"/>
+            <a:ext cx="2468880" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ポイント</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8229600" y="3063240"/>
+            <a:ext cx="3108960" cy="1920240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="125000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>DAPA-HFが示したのは、糖尿病の有無を問わずHFrEFの予後を改善するということ。4本柱の1つとして早期に。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1350" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>主要複合を約26%低減。糖尿病の有無で効果は変わらない。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 26">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="121A26"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>REFERENCES</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>参考文献</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="1783080"/>
+            <a:ext cx="731520" cy="731520"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FFC46B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 1" descr="ic_book.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="855878" y="1980590"/>
+            <a:ext cx="336499" cy="336499"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="2926080"/>
+            <a:ext cx="548640" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>1)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="2926080"/>
+            <a:ext cx="10058400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>McMurray JJV, et al. Dapagliflozin in Patients with Heart Failure and Reduced Ejection Fraction (DAPA-HF). N Engl J Med. 2019; 381: 1995-2008.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="3886200"/>
+            <a:ext cx="548640" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>2)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="3886200"/>
+            <a:ext cx="10058400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Packer M, et al. Cardiovascular and Renal Outcomes with Empagliflozin in Heart Failure (EMPEROR-Reduced). N Engl J Med. 2020; 383: 1413-1424.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Paper Cruxy ・ Evidence Digest</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 27">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0A0F16"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="cover_dapa_hf_dark.jpg">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>SUMMARY</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Take Home Message</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="1965960"/>
+            <a:ext cx="822960" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>01</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1600200" y="1993392"/>
+            <a:ext cx="9784080" cy="868680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="112000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HFrEFへのダパグリフロジン10mgは、HF悪化・心血管死の複合を約26%低減（16.3% vs 21.2%、HR 0.74）。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="2990088"/>
+            <a:ext cx="822960" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>02</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1600200" y="3017520"/>
+            <a:ext cx="9784080" cy="868680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="112000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>効果は糖尿病の有無を問わない（糖尿病なしでもHR 0.73）＝「心不全薬」。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="4014216"/>
+            <a:ext cx="822960" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>03</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1600200" y="4041648"/>
+            <a:ext cx="9784080" cy="868680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="112000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HF悪化・心血管死・全死亡・症状（KCCQ）まで一貫改善。腎機能低下も緩やかで忍容性良好。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="5038344"/>
+            <a:ext cx="822960" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>04</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1600200" y="5065776"/>
+            <a:ext cx="9784080" cy="868680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="112000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>SGLT2阻害薬はHFrEF治療の"4本目の柱"。糖尿病の有無を問わず、早期・並行で立てる。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="6172200"/>
+            <a:ext cx="10058400" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Paper Cruxy</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>      papercruxy.com</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 3">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="121A26"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>CLINICAL QUESTION</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HFrEFに、SGLT2阻害薬は効くか</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1920240"/>
+            <a:ext cx="10881360" cy="2743200"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="16283A"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1005840" y="2286000"/>
+            <a:ext cx="10149840" cy="2011680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>標準治療を受けるHFrEF患者に、</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ダパグリフロジン10mg</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> の上乗せは、</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>糖尿病の有無を問わず</a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> 心不全悪化・心血管死を減らすか？</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>NYHA II-IV・LVEF≤40%・NT-proBNP上昇の4744例・国際RCTで検証した。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 4">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="121A26"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ROADMAP</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>この5セクションで読み解く</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1828800"/>
+            <a:ext cx="10881360" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 9783"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1828800"/>
+            <a:ext cx="777240" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>01</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="1828800"/>
+            <a:ext cx="2743200" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Methods</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4572000" y="1828800"/>
+            <a:ext cx="6675120" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>デザイン・対象・介入・アウトカム/統計</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2761488"/>
+            <a:ext cx="10881360" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 9783"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2761488"/>
+            <a:ext cx="777240" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>02</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="2761488"/>
+            <a:ext cx="2743200" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Results</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4572000" y="2761488"/>
+            <a:ext cx="6675120" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ベースライン／主要／構成要素／症状／サブグループ／安全性</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3694176"/>
+            <a:ext cx="10881360" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 9783"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3694176"/>
+            <a:ext cx="777240" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>03</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="3694176"/>
+            <a:ext cx="2743200" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Discussion</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4572000" y="3694176"/>
+            <a:ext cx="6675120" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>なぜ効くか・糖尿病非依存・4本柱・後続</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Shape 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4626864"/>
+            <a:ext cx="10881360" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 9783"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4626864"/>
+            <a:ext cx="777240" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>04</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="4626864"/>
+            <a:ext cx="2743200" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Limitations</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4572000" y="4626864"/>
+            <a:ext cx="6675120" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>この試験を読むときの前提と弱点</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5559552"/>
+            <a:ext cx="10881360" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 9783"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="5559552"/>
+            <a:ext cx="777240" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>05</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="5559552"/>
+            <a:ext cx="2743200" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Clinical</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4572000" y="5559552"/>
+            <a:ext cx="6675120" cy="841248"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>明日の外来で、どう使うか</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Paper Cruxy ・ Evidence Digest</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 5">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0A0F16"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="m_bg.jpg">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>SECTION 01</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566928" y="1828800"/>
+            <a:ext cx="4572000" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="15000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA">
+                    <a:alpha val="78000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>01</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="15000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="3977640"/>
+            <a:ext cx="10972800" cy="731520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Methods ─ 試験デザイン</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="676656" y="4709160"/>
+            <a:ext cx="10972800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>誰に・何を上乗せし・どう測り・どう解析したか</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 6">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="121A26"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>METHODS  ─  DESIGN</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>国際・多施設・二重盲検・イベント駆動</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1783080"/>
+            <a:ext cx="10881360" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="2103120"/>
+            <a:ext cx="640080" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="8FB0D6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Image 1" descr="ic_flask.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1132942" y="2275942"/>
+            <a:ext cx="294437" cy="294437"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="2286000"/>
+            <a:ext cx="5486400" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" spc="100" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8FB0D6"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>デザインの骨格</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1005840" y="2971800"/>
+            <a:ext cx="10149840" cy="2743200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>20カ国・410施設の国際多施設・並行群間・無作為化比較試験（1:1）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1350" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>二重盲検・プラセボ対照。主要イベント数に達するまで追跡する「イベント駆動」型</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1350" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>アウトカムは盲検下の判定委員会が評価（バイアスを抑える）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1350" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>追跡期間の中央値は18.2カ月</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1350" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>既存のベスト治療に上乗せして効くかを、実臨床に近い多施設で検証する設計。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 7">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="121A26"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>METHODS  ─  POPULATION</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HFrEF・4744例、糖尿病の有無は問わない</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1783080"/>
+            <a:ext cx="5349240" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2057400"/>
+            <a:ext cx="603504" cy="603504"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="4FE0A8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Image 1" descr="ic_users.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1077346" y="2220346"/>
+            <a:ext cx="277612" cy="277612"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1691640" y="2212848"/>
+            <a:ext cx="3657600" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" spc="100" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>組み入れ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="2834640"/>
+            <a:ext cx="4754880" cy="2926080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>NYHA II-IV・LVEF≤40%のHFrEF</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>NT-proBNP上昇（重症度の担保）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>糖尿病の有無を問わない</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>標準治療（GDMT）を受けている</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1783080"/>
+            <a:ext cx="5349240" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6446520" y="2057400"/>
+            <a:ext cx="603504" cy="603504"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FFC46B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 2" descr="ic_warn.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6609466" y="2220346"/>
+            <a:ext cx="277612" cy="277612"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7223760" y="2212848"/>
+            <a:ext cx="3657600" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" spc="100" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>主な除外</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="2834640"/>
+            <a:ext cx="4754880" cy="2926080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>eGFR&lt;30（高度腎不全）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>1型糖尿病</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>症候性の低血圧・低SBP</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>最近の心血管イベント 等</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>「糖尿病の有無を問わない」組み入れが、この試験の核心的な設計。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 8">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="121A26"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>METHODS  ─  INTERVENTION</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>標準治療に、10mgを上乗せ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1783080"/>
+            <a:ext cx="5349240" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="16283A"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1783080"/>
+            <a:ext cx="5349240" cy="658368"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1C3A32"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="1783080"/>
+            <a:ext cx="4754880" cy="658368"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>介入群（n=2373）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1700" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="2697480"/>
+            <a:ext cx="4754880" cy="3017520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ダパグリフロジン10mg 1日1回</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1350" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>標準治療（GDMT）に上乗せ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1350" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>1日1回・固定用量</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1350" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1783080"/>
+            <a:ext cx="5349240" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2733"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1783080"/>
+            <a:ext cx="5349240" cy="658368"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 12500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="2A2F3A"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="1783080"/>
+            <a:ext cx="4754880" cy="658368"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>対照群（n=2371）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1700" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="2697480"/>
+            <a:ext cx="4754880" cy="3017520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>プラセボ 1日1回</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1350" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>標準治療（GDMT）に上乗せ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1350" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>見た目が同一の錠剤</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1350" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>「既存のベスト治療にさらに乗せて効くか」を問う、上乗せデザイン。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 9">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="121A26"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Image 0" descr="bg_content.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="457200"/>
+            <a:ext cx="10972800" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>●  </a:t>
+            </a:r>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" spc="300" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>METHODS  ─  OUTCOMES &amp; ANALYSIS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="786384"/>
+            <a:ext cx="10972800" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F2F6FA"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>主要は「HF悪化 or 心血管死」の複合</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1783080"/>
+            <a:ext cx="3538728" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2326"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2057400"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FFC46B"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Image 1" descr="ic_target.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1067471" y="2210471"/>
+            <a:ext cx="260787" cy="260787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1645920" y="2194560"/>
+            <a:ext cx="2743200" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" spc="100" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC46B"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>主要アウトカム</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="2834640"/>
+            <a:ext cx="3108960" cy="2834640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HF悪化（入院/IV要する緊急受診）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>または心血管死</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>いずれか初回の複合</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4325112" y="1783080"/>
+            <a:ext cx="3538728" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2326"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4599432" y="2057400"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="8FB0D6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 2" descr="ic_list.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4752503" y="2210471"/>
+            <a:ext cx="260787" cy="260787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5330952" y="2194560"/>
+            <a:ext cx="2743200" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" spc="100" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8FB0D6"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>主な副次</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4617720" y="2834640"/>
+            <a:ext cx="3108960" cy="2834640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>心血管死</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>全死亡</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>HF入院（初回・再発）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>KCCQ（症状スコア）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8010144" y="1783080"/>
+            <a:ext cx="3529584" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2332"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="1E2C3B"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3B4B5E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="bl" rotWithShape="0" blurRad="114300" dist="38100" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="42000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8284464" y="2057400"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="13202F"/>
+          </a:solidFill>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="4FE0A8"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 3" descr="ic_balance.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8437535" y="2210471"/>
+            <a:ext cx="260787" cy="260787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9015984" y="2194560"/>
+            <a:ext cx="2743200" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" spc="100" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4FE0A8"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>解析</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8302752" y="2834640"/>
+            <a:ext cx="3108960" cy="2834640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ITT・Cox比例ハザード（HR）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>糖尿病の有無で層別化</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="177800" indent="-177800">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1250" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C3D0DC"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>事前設定サブグループ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1250" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="6355080"/>
+            <a:ext cx="10972800" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="8195A9"/>
+                </a:solidFill>
+                <a:latin typeface="Meiryo" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Meiryo" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Meiryo" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>硬い複合エンドポイントに加え、症状（KCCQ）まで評価する設計。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -11636,91 +19588,105 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>0</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
   <Paragraphs>0</Paragraphs>
-  <Slides>13</Slides>
-  <Notes>13</Notes>
+  <Slides>27</Slides>
+  <Notes>27</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>13</vt:i4>
+        <vt:i4>27</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="30" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Slide 1</vt:lpstr>
       <vt:lpstr>Slide 2</vt:lpstr>
       <vt:lpstr>Slide 3</vt:lpstr>
       <vt:lpstr>Slide 4</vt:lpstr>
       <vt:lpstr>Slide 5</vt:lpstr>
       <vt:lpstr>Slide 6</vt:lpstr>
       <vt:lpstr>Slide 7</vt:lpstr>
       <vt:lpstr>Slide 8</vt:lpstr>
       <vt:lpstr>Slide 9</vt:lpstr>
       <vt:lpstr>Slide 10</vt:lpstr>
       <vt:lpstr>Slide 11</vt:lpstr>
       <vt:lpstr>Slide 12</vt:lpstr>
       <vt:lpstr>Slide 13</vt:lpstr>
+      <vt:lpstr>Slide 14</vt:lpstr>
+      <vt:lpstr>Slide 15</vt:lpstr>
+      <vt:lpstr>Slide 16</vt:lpstr>
+      <vt:lpstr>Slide 17</vt:lpstr>
+      <vt:lpstr>Slide 18</vt:lpstr>
+      <vt:lpstr>Slide 19</vt:lpstr>
+      <vt:lpstr>Slide 20</vt:lpstr>
+      <vt:lpstr>Slide 21</vt:lpstr>
+      <vt:lpstr>Slide 22</vt:lpstr>
+      <vt:lpstr>Slide 23</vt:lpstr>
+      <vt:lpstr>Slide 24</vt:lpstr>
+      <vt:lpstr>Slide 25</vt:lpstr>
+      <vt:lpstr>Slide 26</vt:lpstr>
+      <vt:lpstr>Slide 27</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PptxGenJS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>DAPA-HF 試験</dc:title>
+  <dc:title>PptxGenJS Presentation</dc:title>
   <dc:subject>PptxGenJS Presentation</dc:subject>
-  <dc:creator>抄読会ナビ</dc:creator>
+  <dc:creator>Paper Cruxy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>